--- v0 (2026-04-19)
+++ v1 (2026-06-17)
@@ -1231,51 +1231,51 @@
             </w:pPr>
             <w:r>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="097FF0EB" w14:textId="77777777" w:rsidR="00953409" w:rsidRDefault="00953409" w:rsidP="00865A3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1750" w14:paraId="097FF0F3" w14:textId="77777777" w:rsidTr="00C17EF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097FF0EE" w14:textId="7E646F90" w:rsidR="006A1750" w:rsidRDefault="00C640FE" w:rsidP="00953409">
+          <w:p w14:paraId="097FF0EE" w14:textId="7E646F90" w:rsidR="006A1750" w:rsidRDefault="009D3A5E" w:rsidP="00953409">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1439830858"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A1750">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A1750">
               <w:t xml:space="preserve">  Saal Kirchgemeindehaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1473,103 +1473,103 @@
               <w:t>30</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="097FF0F1" w14:textId="02FED980" w:rsidR="00226AD0" w:rsidRPr="00B639B5" w:rsidRDefault="00C17EF6" w:rsidP="00226AD0">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17EF6">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40/30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1750" w14:paraId="097FF0FB" w14:textId="77777777" w:rsidTr="00C17EF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097FF0F6" w14:textId="5CEA4EB8" w:rsidR="006A1750" w:rsidRDefault="00C640FE" w:rsidP="00953409">
+          <w:p w14:paraId="097FF0F6" w14:textId="5CEA4EB8" w:rsidR="006A1750" w:rsidRDefault="009D3A5E" w:rsidP="00953409">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="713705734"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A1750">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A1750">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C640FE">
               <w:t>Unterrichtszimmer U1</w:t>
             </w:r>
             <w:r w:rsidR="006A1750">
               <w:tab/>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-4517787"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A1750">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A1750">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C640FE">
               <w:t xml:space="preserve">Unterrichtszimmer </w:t>
             </w:r>
             <w:r w:rsidR="006A1750">
               <w:t>U2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="097FF0F7" w14:textId="4B18882E" w:rsidR="006A1750" w:rsidRPr="00B639B5" w:rsidRDefault="006A1750" w:rsidP="00B639B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
@@ -1584,51 +1584,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="097FF0F9" w14:textId="070373BF" w:rsidR="006A1750" w:rsidRPr="00B639B5" w:rsidRDefault="006A1750" w:rsidP="00B639B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1750" w14:paraId="08DA1DD1" w14:textId="77777777" w:rsidTr="00C17EF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D37815C" w14:textId="0E19DD02" w:rsidR="006A1750" w:rsidRDefault="00C640FE" w:rsidP="00953409">
+          <w:p w14:paraId="0D37815C" w14:textId="0E19DD02" w:rsidR="006A1750" w:rsidRDefault="009D3A5E" w:rsidP="00953409">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1037237506"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A1750">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A1750">
               <w:t xml:space="preserve">  Chappeli Hochparterre</w:t>
             </w:r>
             <w:r w:rsidR="006A1750">
               <w:tab/>
               <w:t xml:space="preserve">     </w:t>
@@ -1686,51 +1686,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="06ABD369" w14:textId="77777777" w:rsidR="006A1750" w:rsidRPr="00B639B5" w:rsidRDefault="006A1750" w:rsidP="00B639B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1750" w14:paraId="478B75F4" w14:textId="77777777" w:rsidTr="00C17EF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4AC139" w14:textId="1D2A6774" w:rsidR="006A1750" w:rsidRDefault="00C640FE" w:rsidP="00953409">
+          <w:p w14:paraId="1D4AC139" w14:textId="1D2A6774" w:rsidR="006A1750" w:rsidRDefault="009D3A5E" w:rsidP="00953409">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-158012694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A1750">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A1750">
               <w:t xml:space="preserve">  KG-Saal Rubigen</w:t>
             </w:r>
             <w:r w:rsidR="006A1750">
               <w:tab/>
             </w:r>
@@ -1791,51 +1791,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="43665303" w14:textId="77777777" w:rsidR="006A1750" w:rsidRPr="00B639B5" w:rsidRDefault="006A1750" w:rsidP="00B639B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00953409" w14:paraId="097FF101" w14:textId="77777777" w:rsidTr="00C17EF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADAE3E1" w14:textId="77777777" w:rsidR="006A1750" w:rsidRDefault="00C640FE" w:rsidP="00953409">
+          <w:p w14:paraId="5ADAE3E1" w14:textId="77777777" w:rsidR="006A1750" w:rsidRDefault="009D3A5E" w:rsidP="00953409">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1449236469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A1750">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A1750">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00953409">
               <w:t>FlipChart</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="097FF0FF" w14:textId="38004B1D" w:rsidR="00953409" w:rsidRPr="00B639B5" w:rsidRDefault="00953409" w:rsidP="00B639B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00953409" w14:paraId="097FF107" w14:textId="77777777" w:rsidTr="00C17EF6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097FF102" w14:textId="5FCEFD60" w:rsidR="00953409" w:rsidRDefault="00C640FE" w:rsidP="00953409">
+          <w:p w14:paraId="097FF102" w14:textId="5FCEFD60" w:rsidR="00953409" w:rsidRDefault="009D3A5E" w:rsidP="00953409">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1225562100"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A1750">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A1750">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00953409">
               <w:t>Klavier</w:t>
             </w:r>
@@ -1964,125 +1964,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="097FF105" w14:textId="064B9EAD" w:rsidR="00953409" w:rsidRPr="00B639B5" w:rsidRDefault="006A1750" w:rsidP="00B639B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
-            </w:r>
-[...73 lines deleted...]
-              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C573B3" w14:paraId="3732C883" w14:textId="77777777" w:rsidTr="00A07CA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8784" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4982BA52" w14:textId="700F090D" w:rsidR="00C573B3" w:rsidRDefault="00C573B3" w:rsidP="00C573B3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Administrationspauschale pro Jahr: 50 (Verdoppelung bei hohem Aufwand)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="097FF113" w14:textId="77777777" w:rsidR="00EC175E" w:rsidRPr="00E67AFD" w:rsidRDefault="00EC175E" w:rsidP="00EC175E">
       <w:pPr>
@@ -2232,51 +2157,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="3B43E208" id="Rechteck 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.7pt;margin-top:14.2pt;width:532.8pt;height:54pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkOShHnwIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETZoFdYqgRYcB&#10;XRu0HXpWZCk2JomapMTJfv0oyXE/Vuww7GKLIvlIPpE8v9hrRXbC+RZMRUcnJSXCcKhbs6no98fr&#10;TzNKfGCmZgqMqOhBeHqx+PjhvLNzMYYGVC0cQRDj552taBOCnReF543QzJ+AFQaVEpxmAUW3KWrH&#10;OkTXqhiX5bTowNXWARfe4+1VVtJFwpdS8HAnpReBqIpibiF9Xfqu47dYnLP5xjHbtLxPg/1DFpq1&#10;BoMOUFcsMLJ17R9QuuUOPMhwwkEXIGXLRaoBqxmVb6p5aJgVqRYkx9uBJv//YPntbuVIW+PbUWKY&#10;xie6F7wJgv8go8hOZ/0cjR7syvWSx2MsdS+djn8sguwTo4eBUbEPhOPl9Gw6nUyReI666WwyKxPl&#10;xbO3dT58EaBJPFTU4YslItnuxgeMiKZHkxjMg2rr61apJMQuEZfKkR3D911vRslVbfU3qPPdbFIO&#10;IVNTRfOE+gpJmYhnICLnoPGmiMXnctMpHJSIdsrcC4mkYYHjFHFAzkEZ58KEnIxvWC3ydUzlWP7g&#10;kXJJgBFZYvwBuwd4XeQRO2fZ20dXkbp9cC7/llh2HjxSZDBhcNatAfcegMKq+sjZ/khSpiaytIb6&#10;gC3lIM+at/y6xae9YT6smMPhwm7AhRHu8CMVdBWF/kRJA+7Xe/fRHnsetZR0OKwV9T+3zAlK1FeD&#10;0/B5dHoapzsJp5OzMQrupWb9UmO2+hKwX7DjMbt0jPZBHY/SgX7CvbKMUVHFDMfYFeXBHYXLkJcI&#10;biYulstkhhNtWbgxD5ZH8MhqbN3H/RNztu/vgJNxC8fBZvM3bZ5to6eB5TaAbNMMPPPa843bIDVO&#10;v7niunkpJ6vn/br4DQAA//8DAFBLAwQUAAYACAAAACEAcFyMC98AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3LaEMqqqNJ0ACS4IJDYO7OY1oY1onKpJt/Lv8U7sZFvv6fl7&#10;1Xr2vTjYMbpAGm6WCoSlJhhHrYbP7fOiABETksE+kNXwayOs68uLCksTjvRhD5vUCg6hWKKGLqWh&#10;lDI2nfUYl2GwxNp3GD0mPsdWmhGPHO57mSmVS4+O+EOHg33qbPOzmbwG99a+FO/ja3pEN21xl3Zf&#10;IQ1aX1/ND/cgkp3TvxlO+IwONTPtw0Qmil7D4m7FTg1ZwfOkq1xlIPa83eYrkHUlzyvUfwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkOShHnwIAAKcFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwXIwL3wAAAAoBAAAPAAAAAAAAAAAAAAAAAPkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="097FF119" w14:textId="35A4132E" w:rsidR="00A80689" w:rsidRDefault="00A80689" w:rsidP="00A80689"/>
     <w:p w14:paraId="097FF11A" w14:textId="77777777" w:rsidR="00A80689" w:rsidRDefault="00A80689" w:rsidP="00A80689"/>
     <w:p w14:paraId="097FF11B" w14:textId="67C2AE53" w:rsidR="00A80689" w:rsidRDefault="00970AC0" w:rsidP="00A80689">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text8"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2618,51 +2543,61 @@
               </w:rPr>
               <w:t>Tarif II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CDBEEE5" w14:textId="77777777" w:rsidR="00354C56" w:rsidRDefault="00354C56" w:rsidP="00CF6D92">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Übrige</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BD2C666" w14:textId="77777777" w:rsidR="00953409" w:rsidRDefault="00953409" w:rsidP="00A80689">
+    <w:p w14:paraId="0BD2C666" w14:textId="473B66BD" w:rsidR="00953409" w:rsidRDefault="00953409" w:rsidP="00A80689">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE134BB" w14:textId="77777777" w:rsidR="009D3A5E" w:rsidRDefault="009D3A5E" w:rsidP="00A80689">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097FF12B" w14:textId="0870598E" w:rsidR="00EA4299" w:rsidRPr="00363C4A" w:rsidRDefault="00A80689" w:rsidP="00A80689">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -3225,51 +3160,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="06E2BB38" id="Rechteck 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:13.4pt;width:535.3pt;height:159.65pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0cPyroAIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+14TZsGdYqgRYcB&#10;XRu0HXpWZCk2JomapLz260dJjvtYscOwiy2K5EfyE8nzi51WZCOc78DUdHRUUiIMh6Yzq5p+f7z+&#10;NKHEB2YapsCImu6Fpxezjx/Ot3YqKmhBNcIRBDF+urU1bUOw06LwvBWa+SOwwqBSgtMsoOhWRePY&#10;FtG1KqqyPCm24BrrgAvv8fYqK+ks4UspeLiT0otAVE0xt5C+Ln2X8VvMztl05ZhtO96nwf4hC806&#10;g0EHqCsWGFm77g8o3XEHHmQ44qALkLLjItWA1YzKN9U8tMyKVAuS4+1Ak/9/sPx2s3Cka2paUWKY&#10;xie6F7wNgv8gVWRna/0UjR7swvWSx2MsdSedjn8sguwSo/uBUbELhOPlyenZ5PPJmBKOuqqsTseT&#10;hFo8u1vnwxcBmsRDTR0+WWKSbW58wJBoejCJ0TyorrnulEpCbBNxqRzZMHzg5WqUXNVaf4Mm303G&#10;ZZmeGXFSV0XzhPoKSZmIZyAi56DxpojV53rTKeyViHbK3AuJrGGFVYo4IOegjHNhQk7Gt6wR+Tqm&#10;8n4uCTAiS4w/YPcAr4s8YOcse/voKlK7D87l3xLLzoNHigwmDM66M+DeA1BYVR852x9IytRElpbQ&#10;7LGnHORh85Zfd/i0N8yHBXM4XTiHuDHCHX6kgm1NoT9R0oL79d59tMemRy0lW5zWmvqfa+YEJeqr&#10;wXE4Gx0fx/FOwvH4tELBvdQsX2rMWl8C9ssId5Pl6RjtgzocpQP9hItlHqOiihmOsWvKgzsIlyFv&#10;EVxNXMznyQxH2rJwYx4sj+CR1di6j7sn5mzf3wFH4xYOk82mb9o820ZPA/N1ANmlGXjmtecb10Fq&#10;4n51xX3zUk5Wzwt29hsAAP//AwBQSwMEFAAGAAgAAAAhAJFD4eveAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNxap6WyqhCnAiS4IJBoOdDbNl4Si3gd2U4b/h73RI+rGc2+&#10;V20m14sjhWg9a1jMCxDEjTeWWw2fu+fZGkRMyAZ7z6ThlyJs6uurCkvjT/xBx21qRR7hWKKGLqWh&#10;lDI2HTmMcz8Q5+zbB4cpn6GVJuApj7teLotCSYeW84cOB3rqqPnZjk6DfWtf1u/hNT2iHXe4T/sv&#10;nwatb2+mh3sQiab0X4YzfkaHOjMd/Mgmil7DTKnc1LBU2eCcF2qV5Q4a7lZqAbKu5KVC/QcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0cPyroAIAAKgFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCRQ+Hr3gAAAAoBAAAPAAAAAAAAAAAAAAAAAPoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="097FF154" w14:textId="77777777" w:rsidR="00892CD0" w:rsidRPr="00914C38" w:rsidRDefault="00892CD0" w:rsidP="00892CD0">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Bewilligung </w:t>
       </w:r>
@@ -3288,51 +3223,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C00B0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C00B0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C00B0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C00B0">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C00B0">
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="005C00B0">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Kto. 3570.4472.01</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097FF157" w14:textId="4AC45910" w:rsidR="00892CD0" w:rsidRPr="00A75F1E" w:rsidRDefault="00C640FE" w:rsidP="00A75F1E">
+    <w:p w14:paraId="097FF157" w14:textId="4AC45910" w:rsidR="00892CD0" w:rsidRPr="00A75F1E" w:rsidRDefault="009D3A5E" w:rsidP="00A75F1E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1499471288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A75F1E" w:rsidRPr="00A75F1E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4063,83 +3998,83 @@
     <w:r w:rsidRPr="001A04CA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>info</w:t>
     </w:r>
     <w:r w:rsidR="00441E28" w:rsidRPr="001A04CA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>@ref-</w:t>
     </w:r>
     <w:r w:rsidR="005955DB">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidR="00441E28" w:rsidRPr="001A04CA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>muensingen.ch</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="097FF16E" w14:textId="76084770" w:rsidR="00BF0EEC" w:rsidRPr="001A04CA" w:rsidRDefault="00BF6D70" w:rsidP="001A04CA">
+  <w:p w14:paraId="097FF16E" w14:textId="443BCF7B" w:rsidR="00BF0EEC" w:rsidRPr="001A04CA" w:rsidRDefault="00BF6D70" w:rsidP="001A04CA">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="8647"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A04CA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001A04CA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "d. MMMM yyyy" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001A04CA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C640FE">
+    <w:r w:rsidR="009D3A5E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>19. Februar 2026</w:t>
+      <w:t>11. Juni 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="001A04CA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E85BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2430CC6E"/>
     <w:lvl w:ilvl="0" w:tplc="BF1AFA5C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2203" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8583,61 +8518,61 @@
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UDfpDZ+eWeiXaBxXVyr5+OSX6vuOLTDryNNFS29CS22TwDP9aED6iqX4Ai7wbBcs8j04MELh7jtrAQNiDQEkZg==" w:salt="RnlvJrCpMgVHfXLZkzHKXg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YyjHFQAnMU3Jdv7kHriaR87943ddr/oDI/rjm7wmA24Z0OnORloH2aZygffEpVSHMv75KevpM6LYcDWOr/Ttpg==" w:salt="03XRuqjM/Y8LgbCPhlNZrg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="69633"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00800767"/>
     <w:rsid w:val="000109DC"/>
     <w:rsid w:val="0001133C"/>
     <w:rsid w:val="0001523B"/>
     <w:rsid w:val="000212CA"/>
     <w:rsid w:val="00022DA3"/>
@@ -8828,50 +8763,51 @@
     <w:rsid w:val="009047D7"/>
     <w:rsid w:val="00913313"/>
     <w:rsid w:val="00914C38"/>
     <w:rsid w:val="009220DC"/>
     <w:rsid w:val="00924C36"/>
     <w:rsid w:val="00930009"/>
     <w:rsid w:val="00936851"/>
     <w:rsid w:val="009427E1"/>
     <w:rsid w:val="00950830"/>
     <w:rsid w:val="00950E0A"/>
     <w:rsid w:val="0095191B"/>
     <w:rsid w:val="00953409"/>
     <w:rsid w:val="009567A6"/>
     <w:rsid w:val="00960A79"/>
     <w:rsid w:val="0096257A"/>
     <w:rsid w:val="00962694"/>
     <w:rsid w:val="009705C7"/>
     <w:rsid w:val="00970AC0"/>
     <w:rsid w:val="0098400B"/>
     <w:rsid w:val="009A6476"/>
     <w:rsid w:val="009B03DC"/>
     <w:rsid w:val="009B164F"/>
     <w:rsid w:val="009B1FBD"/>
     <w:rsid w:val="009C3C51"/>
     <w:rsid w:val="009D2B4B"/>
+    <w:rsid w:val="009D3A5E"/>
     <w:rsid w:val="009D6415"/>
     <w:rsid w:val="009E6505"/>
     <w:rsid w:val="009F5818"/>
     <w:rsid w:val="009F66BB"/>
     <w:rsid w:val="00A01820"/>
     <w:rsid w:val="00A07599"/>
     <w:rsid w:val="00A229E7"/>
     <w:rsid w:val="00A22DAE"/>
     <w:rsid w:val="00A25A41"/>
     <w:rsid w:val="00A26454"/>
     <w:rsid w:val="00A2770A"/>
     <w:rsid w:val="00A27C3A"/>
     <w:rsid w:val="00A33F63"/>
     <w:rsid w:val="00A54040"/>
     <w:rsid w:val="00A5599A"/>
     <w:rsid w:val="00A60CCB"/>
     <w:rsid w:val="00A61AFF"/>
     <w:rsid w:val="00A6339D"/>
     <w:rsid w:val="00A6674A"/>
     <w:rsid w:val="00A75F1E"/>
     <w:rsid w:val="00A76DA5"/>
     <w:rsid w:val="00A80689"/>
     <w:rsid w:val="00A821AC"/>
     <w:rsid w:val="00A92728"/>
     <w:rsid w:val="00AA0974"/>
@@ -8975,51 +8911,51 @@
     <w:rsid w:val="00FB2193"/>
     <w:rsid w:val="00FC4FB3"/>
     <w:rsid w:val="00FC6C1E"/>
     <w:rsid w:val="00FD5DFC"/>
     <w:rsid w:val="00FD668F"/>
     <w:rsid w:val="00FF53C1"/>
     <w:rsid w:val="00FF68E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="69633"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="097FF0BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{49C6E91D-D9A3-46FB-8846-D4D98AC0BF30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -9931,65 +9867,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010015F06661A31C6A46AD92B76A30848DDB" ma:contentTypeVersion="0" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="e94df14f154a455404f3878ac677024b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4f5dc90cf06628c3b90945c8266c24d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
@@ -10059,131 +9980,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE1E544-2F1F-4E89-B6D4-84A1627A1B04}">
-[...21 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E08FEB7C-A34B-492C-981B-356B8372BA10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{060CE4F3-0B7E-4989-A675-3C41C1A806E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE1E544-2F1F-4E89-B6D4-84A1627A1B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13D8F9A9-CB7A-4DEF-A503-D8C3D042EE9A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{761FDFEB-F53A-4BD2-8F60-97519BBB6407}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>KORRE LANZ</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>602</Words>
-  <Characters>4442</Characters>
+  <Words>592</Words>
+  <Characters>4388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>17</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5034</CharactersWithSpaces>
+  <CharactersWithSpaces>4971</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>17</dc:title>
   <dc:subject/>
   <dc:creator>Elisabeth Lanz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010015F06661A31C6A46AD92B76A30848DDB</vt:lpwstr>